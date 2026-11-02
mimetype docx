--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -2383,51 +2383,51 @@
           <w:bCs/>
           <w:color w:val="C5D4DE"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA2B53" w:rsidRPr="00470566">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT Condensed Extra Bold" w:hAnsi="Tw Cen MT Condensed Extra Bold"/>
           <w:color w:val="3C3C3B"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Order"/>
       <w:r w:rsidR="00DC4DCF">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT Condensed Extra Bold" w:hAnsi="Tw Cen MT Condensed Extra Bold"/>
           <w:color w:val="3C3C3B"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>251</w:t>
+        <w:t>508</w:t>
       </w:r>
       <w:r w:rsidR="00DA2B53" w:rsidRPr="00470566">
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT Condensed Extra Bold" w:hAnsi="Tw Cen MT Condensed Extra Bold"/>
           <w:color w:val="3C3C3B"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6AFE6E83" w14:textId="77777777" w:rsidR="00DA2B53" w:rsidRPr="00470566" w:rsidRDefault="00DA2B53" w:rsidP="001236A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT Condensed Extra Bold" w:hAnsi="Tw Cen MT Condensed Extra Bold"/>
           <w:color w:val="3C3C3B"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>